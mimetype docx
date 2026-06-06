--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -77,51 +77,51 @@
                 <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:291pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">&amp;quot;Unutmadan Önce... Duyup Gördüklerim&amp;quot;</w:t>
+              <w:t xml:space="preserve">Unutmadan Önce... Duyup Gördüklerim</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yazar Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fethi Turan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cilt Bilgisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
@@ -259,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786258579468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">238,80 TL</w:t>
+              <w:t xml:space="preserve">240,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kurucu: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emrah Çelik</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İşletme Koordinatörü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
@@ -315,51 +315,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yayın Danışmanı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elif Öz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yusuf Efe</w:t>
+              <w:t xml:space="preserve">Yusuf Efe Civlez</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esra Nur Yıldırım</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mizanpajcı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
@@ -439,51 +439,51 @@
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">https://www.tilkikitap.com/kitaplar/fethi-turan-zeytin-gozlum-5700.html</w:t>
+              <w:t xml:space="preserve">https://www.tilkikitap.com/kitaplar/fethi-turan-unutmadan-once-duyup-gorduklerim-5700.html</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tilki Kitap</w:t>
             </w:r>