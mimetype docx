--- v1 (2026-04-14)
+++ v2 (2026-06-22)
@@ -329,84 +329,84 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak Grafikeri: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yasemin Er</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yusuf Efe</w:t>
+              <w:t xml:space="preserve">Yusuf Efe Civlez</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lila is a little pretty girl. She loves sunny and funny days. It`s time to wake up for the first day of school. Oops
+              <w:t xml:space="preserve">Lila is a little pretty girl. She loves sunny and funny days. It's time to wake up for the first day of school. Oops
 ! Lila is a bit nervous
-New friends, new adventures and many new things
-[...1 lines deleted...]
-About the writerSeda Yılmaz Saka is a lecturer and educator in a university and has been teaching English for 14 years. She is also the mother of two daughters called Lara and Lidya. She enjoys reading, translating, travelling, learning new things and drinking too much coffee. She always inspires and encourages her daughters, other children and her students to `dream big`. She loves hearing from her readers too! She`s grateful for every book review.</w:t>
+ New friends, new adventures and many new things
+ Let's read and follow her on exciting journey
+ About the writer Seda Yılmaz Saka is a lecturer and educator in a university and has been teaching English for 14 years. She is also the mother of two daughters called Lara and Lidya. She enjoys reading, translating, travelling, learning new things and drinking too much coffee. She always inspires and encourages her daughters, other children and her students to 'dream big'. She loves hearing from her readers too! She's grateful for every book review.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>